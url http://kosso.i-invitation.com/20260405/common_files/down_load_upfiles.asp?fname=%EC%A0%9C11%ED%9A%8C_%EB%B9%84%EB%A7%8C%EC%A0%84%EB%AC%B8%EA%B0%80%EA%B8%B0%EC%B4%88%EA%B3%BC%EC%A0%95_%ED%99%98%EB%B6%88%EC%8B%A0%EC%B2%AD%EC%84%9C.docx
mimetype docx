--- v0 (2026-03-11)
+++ v1 (2026-04-30)
@@ -1,52 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2BF0F658" w14:textId="7A03C3D4" w:rsidR="00F00842" w:rsidRPr="00AF15A5" w:rsidRDefault="00117AC4" w:rsidP="001D6F3D">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="31"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF15A5">
         <w:rPr>
@@ -2103,51 +2107,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="720" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6A6A6"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4559"/>
               <w:gridCol w:w="2263"/>
             </w:tblGrid>
             <w:tr w:rsidR="00516E1E" w:rsidRPr="00F162E1" w14:paraId="5124D787" w14:textId="77777777" w:rsidTr="00F200B9">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4559" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="5B3A245C" w14:textId="7012470B" w:rsidR="00516E1E" w:rsidRPr="00F162E1" w:rsidRDefault="00F200B9" w:rsidP="009969F8">
+                <w:p w14:paraId="5B3A245C" w14:textId="4744057B" w:rsidR="00516E1E" w:rsidRPr="00F162E1" w:rsidRDefault="00F200B9" w:rsidP="009969F8">
                   <w:pPr>
                     <w:wordWrap/>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F200B9">
                     <w:rPr>
                       <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>사전등록</w:t>
@@ -2214,73 +2218,61 @@
                   </w:r>
                   <w:r w:rsidR="007F5B39">
                     <w:rPr>
                       <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>월</w:t>
                   </w:r>
                   <w:r w:rsidR="00977D27">
                     <w:rPr>
                       <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00B37D93">
-[...11 lines deleted...]
-                  <w:r w:rsidR="00427AC7">
+                  <w:r w:rsidR="006D7FB3">
                     <w:rPr>
                       <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>3</w:t>
+                    <w:t>30</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F200B9">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>일(</w:t>
                   </w:r>
                   <w:r w:rsidR="0071556C">
                     <w:rPr>
                       <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>월</w:t>
                   </w:r>
@@ -2314,51 +2306,51 @@
                       <w:kern w:val="0"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F162E1">
                     <w:rPr>
                       <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>100% 환불</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00516E1E" w:rsidRPr="00F162E1" w14:paraId="4F6383EC" w14:textId="77777777" w:rsidTr="00F200B9">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4559" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
                 </w:tcPr>
-                <w:p w14:paraId="0D6D3FEC" w14:textId="115C8873" w:rsidR="00516E1E" w:rsidRPr="00226154" w:rsidRDefault="00F200B9" w:rsidP="009969F8">
+                <w:p w14:paraId="0D6D3FEC" w14:textId="1C991488" w:rsidR="00516E1E" w:rsidRPr="00226154" w:rsidRDefault="00F200B9" w:rsidP="009969F8">
                   <w:pPr>
                     <w:wordWrap/>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00226154">
                     <w:rPr>
                       <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>사전등록</w:t>
@@ -2425,73 +2417,61 @@
                   </w:r>
                   <w:r w:rsidRPr="00226154">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>월</w:t>
                   </w:r>
                   <w:r w:rsidR="00AF15A5">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00B37D93">
-[...11 lines deleted...]
-                  <w:r w:rsidR="00427AC7">
+                  <w:r w:rsidR="006D7FB3">
                     <w:rPr>
                       <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>4</w:t>
+                    <w:t>31</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00226154">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>일(</w:t>
                   </w:r>
                   <w:r w:rsidR="0071556C">
                     <w:rPr>
                       <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>화</w:t>
                   </w:r>
@@ -2866,58 +2846,58 @@
           <w:rFonts w:cs="¡¾¨ù¢¬©÷A¨ù" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F00842" w:rsidRPr="00F162E1" w:rsidSect="006F3FA4">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1274" w:bottom="1079" w:left="1134" w:header="1134" w:footer="1134" w:gutter="0"/>
       <w:pgNumType w:start="3"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27BCC514" w14:textId="77777777" w:rsidR="0048666C" w:rsidRDefault="0048666C" w:rsidP="00F925D3">
+    <w:p w14:paraId="766CD012" w14:textId="77777777" w:rsidR="00782386" w:rsidRDefault="00782386" w:rsidP="00F925D3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="521888DD" w14:textId="77777777" w:rsidR="0048666C" w:rsidRDefault="0048666C" w:rsidP="00F925D3">
+    <w:p w14:paraId="450EC75B" w14:textId="77777777" w:rsidR="00782386" w:rsidRDefault="00782386" w:rsidP="00F925D3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="맑은 고딕">
@@ -3039,58 +3019,58 @@
   </w:font>
   <w:font w:name="굴림체">
     <w:panose1 w:val="020B0609000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="24DCDF11" w14:textId="77777777" w:rsidR="007C2BE0" w:rsidRPr="00101BBF" w:rsidRDefault="007C2BE0" w:rsidP="00101BBF">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:ind w:leftChars="-567" w:left="-1134"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A63571E" w14:textId="77777777" w:rsidR="0048666C" w:rsidRDefault="0048666C" w:rsidP="00F925D3">
+    <w:p w14:paraId="0E93B50B" w14:textId="77777777" w:rsidR="00782386" w:rsidRDefault="00782386" w:rsidP="00F925D3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7822D4F9" w14:textId="77777777" w:rsidR="0048666C" w:rsidRDefault="0048666C" w:rsidP="00F925D3">
+    <w:p w14:paraId="1A986075" w14:textId="77777777" w:rsidR="00782386" w:rsidRDefault="00782386" w:rsidP="00F925D3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="75DA3FFA" w14:textId="77777777" w:rsidR="00101BBF" w:rsidRDefault="00101BBF" w:rsidP="00101BBF">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:ind w:leftChars="-567" w:left="-1134"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="16EF68A5" w14:textId="77777777" w:rsidR="007C2BE0" w:rsidRPr="001D6F3D" w:rsidRDefault="007C2BE0" w:rsidP="001D6F3D">
     <w:pPr>
       <w:widowControl/>
       <w:wordWrap/>
@@ -3114,51 +3094,51 @@
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
       <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:9pt;height:9pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="BD14514_"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:39.6pt;height:19.2pt" o:bullet="t">
+      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:39.75pt;height:19.5pt" o:bullet="t">
         <v:imagedata r:id="rId2" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="011F293D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C1224B6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1595" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -8599,50 +8579,51 @@
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="465054516">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2001303176">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1749889688">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="402414991">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="529878137">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="799"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal:inside" fill="f" fillcolor="white" stroke="f">
       <v:fill color="white" on="f"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
@@ -9260,96 +9241,99 @@
     <w:rsid w:val="006B6706"/>
     <w:rsid w:val="006C0AE4"/>
     <w:rsid w:val="006C130C"/>
     <w:rsid w:val="006C1394"/>
     <w:rsid w:val="006C1570"/>
     <w:rsid w:val="006C4013"/>
     <w:rsid w:val="006C41C2"/>
     <w:rsid w:val="006C4597"/>
     <w:rsid w:val="006C46A8"/>
     <w:rsid w:val="006D02D5"/>
     <w:rsid w:val="006D0DC2"/>
     <w:rsid w:val="006D1473"/>
     <w:rsid w:val="006D20BF"/>
     <w:rsid w:val="006D220E"/>
     <w:rsid w:val="006D254D"/>
     <w:rsid w:val="006D3360"/>
     <w:rsid w:val="006D36F5"/>
     <w:rsid w:val="006D3A34"/>
     <w:rsid w:val="006D4186"/>
     <w:rsid w:val="006D41AC"/>
     <w:rsid w:val="006D428E"/>
     <w:rsid w:val="006D5268"/>
     <w:rsid w:val="006D583A"/>
     <w:rsid w:val="006D6494"/>
     <w:rsid w:val="006D7C03"/>
+    <w:rsid w:val="006D7FB3"/>
     <w:rsid w:val="006E196E"/>
     <w:rsid w:val="006E3373"/>
     <w:rsid w:val="006E5BB5"/>
     <w:rsid w:val="006F3FA4"/>
     <w:rsid w:val="006F6168"/>
     <w:rsid w:val="006F707A"/>
     <w:rsid w:val="0070145C"/>
     <w:rsid w:val="007060F6"/>
     <w:rsid w:val="00707C27"/>
     <w:rsid w:val="0071068C"/>
     <w:rsid w:val="007111B0"/>
     <w:rsid w:val="00712388"/>
     <w:rsid w:val="007124E6"/>
     <w:rsid w:val="007129FC"/>
     <w:rsid w:val="00714F73"/>
     <w:rsid w:val="0071556C"/>
     <w:rsid w:val="00715AF3"/>
     <w:rsid w:val="007163E6"/>
     <w:rsid w:val="00717F43"/>
     <w:rsid w:val="00717F7F"/>
+    <w:rsid w:val="007209D7"/>
     <w:rsid w:val="007237CC"/>
     <w:rsid w:val="0072456C"/>
     <w:rsid w:val="00725100"/>
     <w:rsid w:val="007261D5"/>
     <w:rsid w:val="00733EBC"/>
     <w:rsid w:val="0073538D"/>
     <w:rsid w:val="00735542"/>
     <w:rsid w:val="00740B47"/>
     <w:rsid w:val="00743A08"/>
     <w:rsid w:val="0075141E"/>
     <w:rsid w:val="00755194"/>
     <w:rsid w:val="0076086E"/>
     <w:rsid w:val="00760E6F"/>
     <w:rsid w:val="00761B25"/>
     <w:rsid w:val="0076407C"/>
     <w:rsid w:val="00765950"/>
     <w:rsid w:val="00765985"/>
     <w:rsid w:val="007732DE"/>
     <w:rsid w:val="00773FEC"/>
     <w:rsid w:val="00774A10"/>
     <w:rsid w:val="00776C2E"/>
     <w:rsid w:val="00777372"/>
     <w:rsid w:val="00777653"/>
     <w:rsid w:val="00781451"/>
     <w:rsid w:val="00781458"/>
     <w:rsid w:val="00781ECE"/>
+    <w:rsid w:val="00782386"/>
     <w:rsid w:val="00783B1A"/>
     <w:rsid w:val="00786FAB"/>
     <w:rsid w:val="007901D9"/>
     <w:rsid w:val="007931E2"/>
     <w:rsid w:val="0079638B"/>
     <w:rsid w:val="007A07A6"/>
     <w:rsid w:val="007A2071"/>
     <w:rsid w:val="007A3748"/>
     <w:rsid w:val="007A37B2"/>
     <w:rsid w:val="007A424B"/>
     <w:rsid w:val="007A6ED0"/>
     <w:rsid w:val="007B0FBC"/>
     <w:rsid w:val="007B12E5"/>
     <w:rsid w:val="007B315D"/>
     <w:rsid w:val="007B641A"/>
     <w:rsid w:val="007B7788"/>
     <w:rsid w:val="007C06C1"/>
     <w:rsid w:val="007C163E"/>
     <w:rsid w:val="007C1761"/>
     <w:rsid w:val="007C23AA"/>
     <w:rsid w:val="007C2BE0"/>
     <w:rsid w:val="007C2D46"/>
     <w:rsid w:val="007C2EC2"/>
     <w:rsid w:val="007C3D52"/>
     <w:rsid w:val="007C408B"/>
@@ -18418,51 +18402,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1108769567">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -18724,60 +18708,345 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="문서" ma:contentTypeID="0x010100DE39F45E52BE434396ABCFF229ADBD77" ma:contentTypeVersion="16" ma:contentTypeDescription="새 문서를 만듭니다." ma:contentTypeScope="" ma:versionID="6eaeae3d438cd936014b9aeecaf9e1e4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5902e212-a2c6-4c67-8376-c08d595d1b56" xmlns:ns3="2738a38c-a9ce-4137-b08c-efccefbd87af" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a9d79dd3d4a26b620038f4665437c768" ns2:_="" ns3:_="">
+    <xsd:import namespace="5902e212-a2c6-4c67-8376-c08d595d1b56"/>
+    <xsd:import namespace="2738a38c-a9ce-4137-b08c-efccefbd87af"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5902e212-a2c6-4c67-8376-c08d595d1b56" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="이미지 태그" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e2c913bf-5e61-401e-b76c-73e2dd8fe78c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2738a38c-a9ce-4137-b08c-efccefbd87af" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0be90f31-a417-4501-9333-70e882e55dd1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2738a38c-a9ce-4137-b08c-efccefbd87af">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="공유 대상" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="세부 정보 공유" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="콘텐츠 형식"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="제목"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="2738a38c-a9ce-4137-b08c-efccefbd87af" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5902e212-a2c6-4c67-8376-c08d595d1b56">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CAE143B-811F-4122-81C1-88848070C3CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6886816-CD2A-4378-BF54-3A11226411BC}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78042DAD-6509-4577-B63A-C880F9F87563}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18221EFA-E2C2-4257-90A0-743DFCE3C47C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>94</Words>
   <Characters>540</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>제목</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
@@ -18785,25 +19054,33 @@
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>www.biokorea.org</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>633</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>이비엠비</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100DE39F45E52BE434396ABCFF229ADBD77</vt:lpwstr>
+  </property>
+</Properties>
+</file>